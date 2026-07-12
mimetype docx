--- v0 (2026-04-26)
+++ v1 (2026-07-12)
@@ -160,221 +160,221 @@
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date_Transaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Purchase-00000000007</w:t>
+              <w:t xml:space="preserve">Purchase-00000000001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Purchase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Supplier-00000000001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">26500000</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2015/02/14</w:t>
+              <w:t xml:space="preserve">275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2017/03/20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2017/03/20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Purchase-00000000007</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Purchase</w:t>
+              <w:t xml:space="preserve">Sales-00000000000001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Customer-00000000001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Supplier-00000000001</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">26500000</w:t>
+              <w:t xml:space="preserve">570000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">200000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">370000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">2015/02/14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">2015/02/14</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -412,177 +412,905 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Supplier-00000000001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">30000000</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">27500000</w:t>
+              <w:t xml:space="preserve">11500000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">200000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11300000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">2015/02/14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">2015/02/14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t xml:space="preserve">Purchase-00000000006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Purchase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Supplier-00000000002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5400000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1200000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4200000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Purchase-00000000007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Purchase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Supplier-00000000001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14500000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11500000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales-00000000000008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Customer-00000000004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1300000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">400000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">900000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales-00000000000001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Customer-00000000001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">650000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">80000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">570000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales-00000000000001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Customer-00000000001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">700000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">650000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales-00000000000002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Customer-00000000002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales-00000000000003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Customer-00000000003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">400000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">120000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">280000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2015/02/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Total: &lt;div style='text-align: right; font-weight: bold;'&gt;₹ 84,000,000.00&lt;/div&gt;</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Total: &lt;div style='text-align: right; font-weight: bold;'&gt;₹ 75,500,000.00&lt;/div&gt;</w:t>
+              <w:t xml:space="preserve">Total: &lt;div style='text-align: right; font-weight: bold;'&gt;₹ 35,050,775.00&lt;/div&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Total: &lt;div style='text-align: right; font-weight: bold;'&gt;₹ 5,280,775.00&lt;/div&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Total: &lt;div style='text-align: right; font-weight: bold;'&gt;₹ 29,770,000.00&lt;/div&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>